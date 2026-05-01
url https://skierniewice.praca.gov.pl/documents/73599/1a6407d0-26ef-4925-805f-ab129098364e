--- v0 (2025-10-18)
+++ v1 (2026-05-01)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5118"/>
         <w:gridCol w:w="4658"/>
       </w:tblGrid>
       <w:tr w:rsidR="003F3852" w14:paraId="6FC8F531" w14:textId="77777777" w:rsidTr="003F3852">
@@ -105,69 +105,93 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06727396" w14:textId="2662C32E" w:rsidR="003F3852" w:rsidRPr="00B95FF7" w:rsidRDefault="003F3852" w:rsidP="003F3852">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F3852" w14:paraId="16CB94ED" w14:textId="77777777" w:rsidTr="003F3852">
         <w:trPr>
           <w:trHeight w:val="305"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9776" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F533957" w14:textId="517C523D" w:rsidR="003F3852" w:rsidRPr="003F3852" w:rsidRDefault="003F3852" w:rsidP="003F3852">
+          <w:p w14:paraId="5F533957" w14:textId="4E190310" w:rsidR="003F3852" w:rsidRPr="00114155" w:rsidRDefault="003F3852" w:rsidP="003F3852">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00114155">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
               </w:rPr>
-              <w:t>WNIOSEK O SKIEROWANIE NA SZKOLENIE WSKAZANE PRZEZ OSOBĘ UPRAWNIONĄ</w:t>
+              <w:t xml:space="preserve">WNIOSEK O </w:t>
+            </w:r>
+            <w:r w:rsidR="00114155" w:rsidRPr="00114155">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>SFINANSOWANIE SZKOLENIA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00114155">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36A174B3" w14:textId="77777777" w:rsidR="003F3852" w:rsidRPr="003F3852" w:rsidRDefault="003F3852" w:rsidP="00C41635">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -223,76 +247,84 @@
       <w:r w:rsidRPr="003F3852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidR="007E0EED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27AACEA1" w14:textId="375A4613" w:rsidR="003F3852" w:rsidRPr="003F3852" w:rsidRDefault="003F3852" w:rsidP="003F3852">
+    <w:p w14:paraId="27AACEA1" w14:textId="2391277E" w:rsidR="003F3852" w:rsidRPr="003F3852" w:rsidRDefault="003F3852" w:rsidP="003F3852">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
         <w:ind w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>PESEL</w:t>
       </w:r>
+      <w:r w:rsidR="00105DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
       <w:r w:rsidRPr="003F3852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F3852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F3852">
@@ -318,431 +350,197 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Adres zamieszkania</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB954F4" w14:textId="166B3224" w:rsidR="003F3852" w:rsidRPr="003F3852" w:rsidRDefault="003F3852" w:rsidP="003F3852">
+    <w:p w14:paraId="4A7A86C8" w14:textId="6CDE624A" w:rsidR="003F3852" w:rsidRPr="00033F8D" w:rsidRDefault="00134A18" w:rsidP="003F3852">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
         <w:ind w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F3852">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="003F3852">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adres do doręczeń   </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3852" w:rsidRPr="003F3852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7A86C8" w14:textId="296F5F67" w:rsidR="003F3852" w:rsidRPr="003F3852" w:rsidRDefault="003F3852" w:rsidP="003F3852">
+    <w:p w14:paraId="0DFCA64D" w14:textId="2A6DAB51" w:rsidR="00033F8D" w:rsidRPr="00134A18" w:rsidRDefault="00134A18" w:rsidP="003F3852">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
         <w:ind w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Telefon kontaktowy</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F3852">
+      <w:r w:rsidR="00033F8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4443EAEF" w14:textId="30ABC178" w:rsidR="003F3852" w:rsidRPr="003F3852" w:rsidRDefault="003F3852" w:rsidP="003F3852">
+    <w:p w14:paraId="03F3BB50" w14:textId="0CFD525F" w:rsidR="00134A18" w:rsidRPr="00105DFA" w:rsidRDefault="00134A18" w:rsidP="003F3852">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
         <w:ind w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F3852">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="003F3852">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Adres elektroniczny</w:t>
+      </w:r>
+      <w:r w:rsidR="00E702A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160EA00A" w14:textId="4829E445" w:rsidR="003F3852" w:rsidRPr="003F3852" w:rsidRDefault="003F3852" w:rsidP="003F3852">
+    <w:p w14:paraId="45FDE4BB" w14:textId="77777777" w:rsidR="00105DFA" w:rsidRPr="003F3852" w:rsidRDefault="00105DFA" w:rsidP="00105DFA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
-        <w:numPr>
-[...4 lines deleted...]
-        <w:ind w:hanging="357"/>
+        <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F3852">
-[...221 lines deleted...]
-    <w:p w14:paraId="60288EBD" w14:textId="220C491F" w:rsidR="003F3852" w:rsidRPr="003F3852" w:rsidRDefault="003F3852" w:rsidP="003F3852">
+    </w:p>
+    <w:p w14:paraId="60288EBD" w14:textId="30974AAA" w:rsidR="003F3852" w:rsidRPr="00105DFA" w:rsidRDefault="003F3852" w:rsidP="00105DFA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F3852">
-[...6 lines deleted...]
-        <w:t>INFORMACJE O WNIOSKOWANYM SZKOLENIU</w:t>
+      <w:r w:rsidRPr="00105DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>INFORMACJE O SZKOLENIU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F74AED3" w14:textId="1DBDB554" w:rsidR="003F3852" w:rsidRPr="007E0EED" w:rsidRDefault="003F3852" w:rsidP="007E0EED">
       <w:pPr>
         <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0EED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Nazwa szkolenia: </w:t>
       </w:r>
       <w:r w:rsidR="00C41635" w:rsidRPr="007E0EED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -807,75 +605,74 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3940EBCD" w14:textId="5C70D11B" w:rsidR="003F3852" w:rsidRPr="003F3852" w:rsidRDefault="003F3852" w:rsidP="00C41635">
+    <w:p w14:paraId="3940EBCD" w14:textId="37182B08" w:rsidR="003F3852" w:rsidRPr="003F3852" w:rsidRDefault="003F3852" w:rsidP="00C41635">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>UZASADNIENIE WŁASNE CELOWOŚCI WNIOSKOWANEGO SZKOLENIA</w:t>
+        <w:t>UZASADNIENIE CELOWOŚCI SZKOLENIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65236890" w14:textId="77777777" w:rsidR="003F3852" w:rsidRPr="003F3852" w:rsidRDefault="003F3852" w:rsidP="003F3852">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(w przypadku podjęcia pracy należy dołączyć do wniosku uprawdopodobnienie zatrudnienia, natomiast w przypadku podjęcia działalności gospodarczej oświadczenie o zamiarze podjęcia działalności gospodarczej</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1098,386 +895,677 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6050D7D3" w14:textId="52E0EC53" w:rsidR="003F3852" w:rsidRPr="003F3852" w:rsidRDefault="003F3852" w:rsidP="00C41635">
+    <w:p w14:paraId="6050D7D3" w14:textId="52E0EC53" w:rsidR="003F3852" w:rsidRDefault="003F3852" w:rsidP="00C41635">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>______________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00C41635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656D4F3E" w14:textId="6D335367" w:rsidR="003F3852" w:rsidRDefault="003F3852" w:rsidP="00C41635">
+    <w:p w14:paraId="7C6B46E8" w14:textId="77777777" w:rsidR="00105DFA" w:rsidRPr="003F3852" w:rsidRDefault="00105DFA" w:rsidP="00105DFA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3852">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3852">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8C2765" w14:textId="77777777" w:rsidR="00105DFA" w:rsidRPr="003F3852" w:rsidRDefault="00105DFA" w:rsidP="00105DFA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3852">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3852">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD023EF" w14:textId="77777777" w:rsidR="00105DFA" w:rsidRPr="003F3852" w:rsidRDefault="00105DFA" w:rsidP="00105DFA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3852">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3852">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FF644A" w14:textId="77777777" w:rsidR="00105DFA" w:rsidRDefault="00105DFA" w:rsidP="00105DFA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3852">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3852">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586CB1C8" w14:textId="77777777" w:rsidR="00134A18" w:rsidRDefault="00134A18" w:rsidP="00134A18">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
-        <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>CZY ZAŁĄCZA PAN/PANI DO WNIOSKU O SKIEROWANIE NA SZKOLENIE INFORMACJE O WYBRANYM PRZEZ SIEBIE SZKOLENIU</w:t>
-[...10 lines deleted...]
-          <w:b/>
+        <w:t>POZOSTAŁE INFORMACJE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CED3958" w14:textId="74780A5E" w:rsidR="00134A18" w:rsidRDefault="00134A18" w:rsidP="00134A18">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="220" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD3DF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD3DF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Oświadczam, że</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w okresie ostatnich 3 lat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD3DF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BDD032" w14:textId="0DE0A94A" w:rsidR="00134A18" w:rsidRPr="00CD3DF5" w:rsidRDefault="00134A18" w:rsidP="00134A18">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3DF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nie</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CD3DF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TAK      </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>korzystałem/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD3DF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:tab/>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>z form pomocy, o których mowa w art. 99 ust. 1 pkt 1-4, 6 i 7**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F68FC5D" w14:textId="77777777" w:rsidR="00134A18" w:rsidRDefault="00134A18" w:rsidP="00134A18">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00CD3DF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:tab/>
+        <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r w:rsidRPr="00CD3DF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:sym w:font="Wingdings" w:char="F0A8"/>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>korzystałem/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD3DF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> NIE</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="37517998" w14:textId="253C512E" w:rsidR="003F3852" w:rsidRDefault="003F3852" w:rsidP="003F3852">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>z form pomocy, o których mowa w art. 99 ust. 1 pkt 1-4, 6 i 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E8BEDD" w14:textId="105982F7" w:rsidR="00134A18" w:rsidRDefault="00134A18" w:rsidP="00134A18">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="567" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:t>_______________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656D4F3E" w14:textId="3153B48E" w:rsidR="003F3852" w:rsidRPr="00134A18" w:rsidRDefault="00033F8D" w:rsidP="00134A18">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
-        <w:ind w:left="360"/>
+        <w:spacing w:before="240" w:after="120" w:line="220" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00134A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3852" w:rsidRPr="00134A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ZY </w:t>
+      </w:r>
+      <w:r w:rsidR="00134A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3852" w:rsidRPr="00134A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ŁĄCZA PAN/PANI DO WNIOSKU O </w:t>
+      </w:r>
+      <w:r w:rsidR="00114155">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>SFINANSOWANIE SZKOLENIA</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3852" w:rsidRPr="00134A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INFORMACJE O WYBRANYM PRZEZ SIEBIE SZKOLENIU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740CC4C9" w14:textId="15743B69" w:rsidR="003F3852" w:rsidRDefault="003F3852" w:rsidP="00CD3DF5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="360" w:hanging="76"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...59 lines deleted...]
-      <w:r w:rsidRPr="00CD3DF5">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105DFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="00CD3DF5">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00CD3DF5">
+      <w:r w:rsidRPr="00105DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TAK      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00105DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00105DFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="00CD3DF5">
-[...74 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00105DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B6045B" w14:textId="0AEAB38F" w:rsidR="003F3852" w:rsidRPr="00CD3DF5" w:rsidRDefault="004211A0" w:rsidP="00CD3DF5">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3DF5" w:rsidRPr="00CD3DF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3DF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F3852" w:rsidRPr="00CD3DF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Oświadczam, że:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F502D04" w14:textId="77777777" w:rsidR="003F3852" w:rsidRPr="003F3852" w:rsidRDefault="003F3852" w:rsidP="00CD3DF5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
         <w:ind w:left="425" w:firstLine="0"/>
@@ -1853,65 +1941,148 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>(data i czytelny podpis wnioskodawcy)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C97FE9D" w14:textId="51F70407" w:rsidR="003F3852" w:rsidRDefault="003F3852">
+    <w:p w14:paraId="56E8B7FB" w14:textId="77777777" w:rsidR="00105DFA" w:rsidRDefault="00105DFA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+    </w:p>
+    <w:p w14:paraId="3F759931" w14:textId="77777777" w:rsidR="00E702A0" w:rsidRDefault="00E702A0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BDAA0F6" w14:textId="77777777" w:rsidR="00E702A0" w:rsidRDefault="00E702A0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E7F922" w14:textId="4D5DBF3B" w:rsidR="00134A18" w:rsidRDefault="00105DFA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00105DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* w przypadku </w:t>
+      </w:r>
+      <w:r w:rsidR="00134A18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>braku PESEL, rodzaj seria i numer dokumentu stwierdzającego tożsamość</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C97FE9D" w14:textId="46C191EA" w:rsidR="003F3852" w:rsidRPr="00105DFA" w:rsidRDefault="00134A18">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidR="00114155">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> szkolenie realizowane na wniosek bezrobotnego lub poszukującego pracy, szkolenie zamawiane przez starostę, finansowanie kosztów potwierdzenia nabycia wiedzy i umiejętności i uzyskania dokumentu, finansowanie bonu na kształcenie ustawiczne, finansowanie opłaty pobieranej za postępowanie nostryfikacyjne</w:t>
+      </w:r>
+      <w:r w:rsidR="00D824D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> albo postępowanie</w:t>
+      </w:r>
+      <w:r w:rsidR="00E702A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, o którym mowa w art. 327 ust. 3 ustawy z dnia 20 lipca 2018 r. – Prawo o szkolnictwie wyższym i nauce, finansowanie opłaty za przeprowadzenie postępowania i wydanie decyzji w sprawie uznania kwalifikacji zawodowych do wykonywania zawodu regulowanego albo do podejmowania lub wykonywania działalności gospodarczej regulowanej</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3852" w:rsidRPr="00105DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="34379FE4" w14:textId="7DF9ACA9" w:rsidR="003F3852" w:rsidRPr="00C41635" w:rsidRDefault="003F3852" w:rsidP="00C41635">
       <w:pPr>
         <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C41635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>INFORMACJE O WYBRANYM SZKOLENIU</w:t>
       </w:r>
     </w:p>
@@ -2089,51 +2260,51 @@
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
       <w:r w:rsidR="00C41635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68919CD2" w14:textId="05D45DD5" w:rsidR="003F3852" w:rsidRPr="003F3852" w:rsidRDefault="003F3852" w:rsidP="00C41635">
+    <w:p w14:paraId="68919CD2" w14:textId="05D45DD5" w:rsidR="003F3852" w:rsidRDefault="003F3852" w:rsidP="00C41635">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Adres instytucji szkoleniowej:  </w:t>
       </w:r>
@@ -2142,50 +2313,87 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00C41635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666E96BF" w14:textId="70022732" w:rsidR="00E702A0" w:rsidRPr="003F3852" w:rsidRDefault="00E702A0" w:rsidP="00C41635">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NIP instytucji szkoleniowej: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F2DC6CC" w14:textId="52D1939D" w:rsidR="003F3852" w:rsidRPr="003F3852" w:rsidRDefault="003F3852" w:rsidP="00C41635">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E2DC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -2535,76 +2743,76 @@
         <w:br/>
         <w:t>(data i czytelny podpis wnioskodawcy)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009907FD" w:rsidRPr="001350F3" w:rsidSect="007E0EED">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:footnotePr>
         <w:numFmt w:val="chicago"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1021" w:right="1021" w:bottom="1021" w:left="1021" w:header="851" w:footer="634" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35B094B1" w14:textId="77777777" w:rsidR="00A63A6E" w:rsidRDefault="00A63A6E" w:rsidP="001350F3">
+    <w:p w14:paraId="54D3644C" w14:textId="77777777" w:rsidR="007E0EED" w:rsidRDefault="007E0EED" w:rsidP="001350F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="411DEF89" w14:textId="77777777" w:rsidR="00A63A6E" w:rsidRDefault="00A63A6E" w:rsidP="001350F3">
+    <w:p w14:paraId="3FA46C78" w14:textId="77777777" w:rsidR="007E0EED" w:rsidRDefault="007E0EED" w:rsidP="001350F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
@@ -2614,71 +2822,71 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10542AFD" w14:textId="77777777" w:rsidR="007E0EED" w:rsidRDefault="007E0EED">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D2570A4" w14:textId="77777777" w:rsidR="007E0EED" w:rsidRDefault="007E0EED">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DE5EC52" w14:textId="77777777" w:rsidR="007E0EED" w:rsidRDefault="007E0EED" w:rsidP="003F3852">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="180" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Al. Niepodległości 7, 96-100 Skierniewice, e-mail: </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
@@ -2690,62 +2898,114 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">, www: </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>https://skierniewice.praca.gov.pl</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">, ePUAP: </w:t>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>ePUAP</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>/PUPSkierniewice/SkrytkaESP</w:t>
+      <w:t>/</w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>PUPSkierniewice</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>SkrytkaESP</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:br/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Adres do e-Doręczeń: </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
@@ -2762,181 +3022,203 @@
       <w:spacing w:line="180" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="x-none"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="x-none"/>
       </w:rPr>
       <w:t xml:space="preserve">Zgodnie z art. 13 ust. 1 i 2 RODO, Informacja Administratora dotycząca zasad przetwarzania danych osobowych znajduje się na stronie </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="x-none"/>
       </w:rPr>
       <w:br/>
-      <w:t>Powiatowego Urzędu Pracy w Skierniewicach pod adresem: http</w:t>
+      <w:t xml:space="preserve">Powiatowego Urzędu Pracy w Skierniewicach pod adresem: </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+        <w:lang w:val="x-none"/>
+      </w:rPr>
+      <w:t>http</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>s</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="x-none"/>
       </w:rPr>
-      <w:t>://skierniewice.praca.gov.pl/ochrona-danych-osobowych</w:t>
+      <w:t>://skierniewice.praca.gov.pl/</w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+        <w:lang w:val="x-none"/>
+      </w:rPr>
+      <w:t>ochrona-danych-osobowych</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5313B916" w14:textId="77777777" w:rsidR="00A63A6E" w:rsidRDefault="00A63A6E" w:rsidP="001350F3">
+    <w:p w14:paraId="3256440D" w14:textId="77777777" w:rsidR="007E0EED" w:rsidRDefault="007E0EED" w:rsidP="001350F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26519249" w14:textId="77777777" w:rsidR="00A63A6E" w:rsidRDefault="00A63A6E" w:rsidP="001350F3">
+    <w:p w14:paraId="68D54B63" w14:textId="77777777" w:rsidR="007E0EED" w:rsidRDefault="007E0EED" w:rsidP="001350F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="405DE6AF" w14:textId="3CEB5B45" w:rsidR="007E0EED" w:rsidRPr="003F3852" w:rsidRDefault="007E0EED">
+    <w:p w14:paraId="405DE6AF" w14:textId="45860486" w:rsidR="007E0EED" w:rsidRPr="003F3852" w:rsidRDefault="007E0EED">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3852">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003F3852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> - wskazana Instytucja Szkoleniowa musi być wpisana do rejestru instytucji szkoleniowych prowadzonego przez Wojewódzki Urząd Pracy właściwy ze względu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>na siedzibę instytucji szkoleniowej na 202</w:t>
       </w:r>
-      <w:r w:rsidR="00717DDA">
+      <w:r w:rsidR="002B20A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> r. i zostanie uwzględniona przy dokonywaniu rozeznania rynku instytucji szkoleniowej</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12D6929F" w14:textId="77777777" w:rsidR="007E0EED" w:rsidRDefault="007E0EED">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="095C43A9" w14:textId="77777777" w:rsidR="007E0EED" w:rsidRDefault="007E0EED">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabela-Siatka"/>
       <w:tblW w:w="9776" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2587"/>
       <w:gridCol w:w="7189"/>
     </w:tblGrid>
     <w:tr w:rsidR="007E0EED" w:rsidRPr="00B95FF7" w14:paraId="5EF95B9E" w14:textId="77777777" w:rsidTr="00C41635">
       <w:trPr>
@@ -3016,51 +3298,51 @@
             </w:rPr>
             <w:t>Powiatowy Urząd Pracy</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:br/>
             <w:t>w Skierniewicach</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="64C25223" w14:textId="77777777" w:rsidR="007E0EED" w:rsidRDefault="007E0EED">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="008C3572"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7F27880"/>
     <w:lvl w:ilvl="0" w:tplc="2690E5B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
@@ -3382,51 +3664,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A7F5D9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DFD203A2"/>
     <w:lvl w:ilvl="0" w:tplc="3FFAD59A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -3465,152 +3747,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2065445807">
+  <w:num w:numId="1" w16cid:durableId="1707368134">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="58748131">
+  <w:num w:numId="2" w16cid:durableId="1508860856">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2034646416">
+  <w:num w:numId="3" w16cid:durableId="191652993">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="661130026">
+  <w:num w:numId="4" w16cid:durableId="1424762611">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="895973766">
+  <w:num w:numId="5" w16cid:durableId="1892183283">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001350F3"/>
+    <w:rsid w:val="00033F8D"/>
     <w:rsid w:val="000C062C"/>
+    <w:rsid w:val="00105DFA"/>
+    <w:rsid w:val="00114155"/>
+    <w:rsid w:val="00134A18"/>
     <w:rsid w:val="001350F3"/>
     <w:rsid w:val="001D5E62"/>
-    <w:rsid w:val="00252EFD"/>
+    <w:rsid w:val="002B20A7"/>
     <w:rsid w:val="00303AB5"/>
     <w:rsid w:val="003F3852"/>
+    <w:rsid w:val="004211A0"/>
     <w:rsid w:val="006668C0"/>
     <w:rsid w:val="0071540C"/>
-    <w:rsid w:val="00717DDA"/>
     <w:rsid w:val="00746150"/>
     <w:rsid w:val="00767E1B"/>
     <w:rsid w:val="00790830"/>
     <w:rsid w:val="007E0EED"/>
     <w:rsid w:val="007E11E2"/>
+    <w:rsid w:val="00894BD2"/>
+    <w:rsid w:val="0091219B"/>
     <w:rsid w:val="009907FD"/>
+    <w:rsid w:val="009C01A6"/>
     <w:rsid w:val="00A43AB7"/>
-    <w:rsid w:val="00A63A6E"/>
     <w:rsid w:val="00AB565D"/>
+    <w:rsid w:val="00AD052D"/>
     <w:rsid w:val="00B664CB"/>
     <w:rsid w:val="00B95FF7"/>
+    <w:rsid w:val="00BD349F"/>
+    <w:rsid w:val="00C13C2D"/>
     <w:rsid w:val="00C41635"/>
     <w:rsid w:val="00CA6ED7"/>
     <w:rsid w:val="00CD3DF5"/>
     <w:rsid w:val="00CD5ACB"/>
+    <w:rsid w:val="00D824D4"/>
+    <w:rsid w:val="00DB52A3"/>
     <w:rsid w:val="00DF1397"/>
+    <w:rsid w:val="00E702A0"/>
     <w:rsid w:val="00EF0111"/>
     <w:rsid w:val="00FE0B97"/>
     <w:rsid w:val="00FE0DAB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="74A3BAF5"/>
-  <w15:docId w15:val="{DCA18EC1-E7F4-4812-A5C7-A61900522204}"/>
+  <w15:docId w15:val="{4F611C85-4289-4C05-B97C-217F03B752B1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4169,51 +4463,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF0111"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="349067189">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="546063906">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4540,70 +4834,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{955BA358-283B-4A3B-A800-BDD9EFCC4597}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>765</Words>
-  <Characters>4595</Characters>
+  <Words>856</Words>
+  <Characters>5140</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5350</CharactersWithSpaces>
+  <CharactersWithSpaces>5985</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dominik Meszka</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>